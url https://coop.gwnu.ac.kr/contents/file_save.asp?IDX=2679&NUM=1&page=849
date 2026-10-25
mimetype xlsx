--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\owNer\Desktop\기념품\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1683161A-9037-4834-8EEC-06F7BAE73D13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F13D3127-827A-4390-9FDE-1F160568EE0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="주문서" sheetId="1" r:id="rId1"/>
     <sheet name="상품목록" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="A_01">상품목록!$E$3</definedName>
     <definedName name="A_02">상품목록!$E$4</definedName>
-    <definedName name="A_03">상품목록!$E$5</definedName>
-[...3 lines deleted...]
-    <definedName name="B_06">상품목록!$E$19</definedName>
+    <definedName name="A_03">상품목록!#REF!</definedName>
+    <definedName name="A_04">상품목록!$E$5</definedName>
+    <definedName name="B_01">상품목록!$E$11</definedName>
+    <definedName name="B_02">상품목록!$E$16:$F$16</definedName>
+    <definedName name="B_06">상품목록!$E$16</definedName>
     <definedName name="D_02">상품목록!#REF!</definedName>
-    <definedName name="E_08">상품목록!$E$34</definedName>
-[...1 lines deleted...]
-    <definedName name="E_12">상품목록!$E$38</definedName>
+    <definedName name="E_08">상품목록!$E$22</definedName>
+    <definedName name="E_09">상품목록!$E$23:$I$23</definedName>
+    <definedName name="E_12">상품목록!#REF!</definedName>
     <definedName name="E_13">상품목록!#REF!</definedName>
     <definedName name="E_14">상품목록!#REF!</definedName>
     <definedName name="E_17">상품목록!#REF!</definedName>
-    <definedName name="E_21">상품목록!$E$40</definedName>
+    <definedName name="E_21">상품목록!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E8" i="1" l="1"/>
   <c r="G8" i="1" s="1"/>
   <c r="A9" i="1"/>
   <c r="A10" i="1"/>
@@ -119,51 +119,51 @@
   <c r="G21" i="1" s="1"/>
   <c r="E22" i="1"/>
   <c r="G22" i="1" s="1"/>
   <c r="C8" i="1"/>
   <c r="F23" i="1"/>
   <c r="C22" i="1"/>
   <c r="C21" i="1"/>
   <c r="C20" i="1"/>
   <c r="C19" i="1"/>
   <c r="C18" i="1"/>
   <c r="C17" i="1"/>
   <c r="C16" i="1"/>
   <c r="C15" i="1"/>
   <c r="C14" i="1"/>
   <c r="C13" i="1"/>
   <c r="C12" i="1"/>
   <c r="C11" i="1"/>
   <c r="C10" i="1"/>
   <c r="C9" i="1"/>
   <c r="E23" i="1" l="1"/>
   <c r="G23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="89">
   <si>
     <t>부서 / 학과</t>
   </si>
   <si>
     <t>연 락 처</t>
   </si>
   <si>
     <t>주문 일자</t>
   </si>
   <si>
     <t>순번</t>
   </si>
   <si>
     <t>상품 코드</t>
   </si>
   <si>
     <t>상품명</t>
   </si>
   <si>
     <t>옵션 (색상/종류)</t>
   </si>
   <si>
     <t>단가</t>
   </si>
   <si>
@@ -187,290 +187,180 @@
   <si>
     <t>주문서</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>■ 주문자 정보</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>담당자</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>A-01</t>
   </si>
   <si>
     <t>곰두리 L홀더</t>
   </si>
   <si>
     <t>A-02</t>
   </si>
   <si>
     <t>곰두리 노트</t>
   </si>
   <si>
-    <t>A-03</t>
-[...4 lines deleted...]
-  <si>
     <t>A-04</t>
   </si>
   <si>
     <t>곰두리 2D볼펜(HAT/SIT)</t>
   </si>
   <si>
     <t>A-05</t>
   </si>
   <si>
     <t>곰두리 포스트잇</t>
   </si>
   <si>
     <t>A-06</t>
   </si>
   <si>
     <t>곰두리 접착메모지</t>
   </si>
   <si>
     <t>A-07</t>
   </si>
   <si>
     <t>곰두리 4단 메모지</t>
   </si>
   <si>
     <t>A-08</t>
   </si>
   <si>
     <t>A-09</t>
   </si>
   <si>
     <t>곰두리 3D 볼펜</t>
   </si>
   <si>
-    <t>A-10</t>
-[...7 lines deleted...]
-  <si>
     <t>B-01</t>
   </si>
   <si>
     <t>곰두리 학사모 인형</t>
   </si>
   <si>
     <t>B-02</t>
   </si>
   <si>
     <t>곰두리 야구점퍼 인형</t>
   </si>
   <si>
     <t>B-03</t>
   </si>
   <si>
     <t>곰두리 13cm 키링</t>
   </si>
   <si>
     <t>B-04</t>
   </si>
   <si>
     <t>곰두리 얼굴 키링</t>
   </si>
   <si>
     <t>B-05</t>
   </si>
   <si>
     <t>곰두리 낮잠쿠션</t>
   </si>
   <si>
     <t>B-06</t>
   </si>
   <si>
     <t>곰두리 목베개</t>
   </si>
   <si>
-    <t>C-02</t>
-[...28 lines deleted...]
-  <si>
     <t>E-01</t>
   </si>
   <si>
     <t>곰두리 리유저블백(소)</t>
   </si>
   <si>
     <t>E-02</t>
   </si>
   <si>
     <t>곰두리 리유저블 숄더백(대)</t>
   </si>
   <si>
-    <t>E-03</t>
-[...28 lines deleted...]
-  <si>
     <t>E-08</t>
   </si>
   <si>
     <t>곰두리 아크릴 키링(고민/히어로)</t>
   </si>
   <si>
     <t>E-09</t>
   </si>
   <si>
-    <t>E-10</t>
-[...25 lines deleted...]
-  <si>
     <t>상품 코드</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>곰두리 자수패치(악마/신입생/하트/웃음/빵터짐)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>곰두리 책갈피</t>
-[...2 lines deleted...]
-  <si>
     <t>옵션1</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>옵션2</t>
   </si>
   <si>
     <t>옵션3</t>
   </si>
   <si>
     <t>옵션4</t>
   </si>
   <si>
     <t>옵션5</t>
   </si>
   <si>
     <t>노랑</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>파랑</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>영화관</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>얼굴</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>검정</t>
-[...2 lines deleted...]
-  <si>
     <t>HAT</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>SIT</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>금색</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>은색</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>파란색</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>분홍</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>고민</t>
@@ -480,54 +370,50 @@
     <t>히어로</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>블랙</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>악마</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>신입생</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>하트</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>웃음</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>빵터짐</t>
-    <phoneticPr fontId="3" type="noConversion"/>
-[...2 lines deleted...]
-    <t>E-17</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">상품 코드 작성 시
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t>상품명 자동 입력</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="2"/>
@@ -633,50 +519,58 @@
   <si>
     <t>E-18</t>
   </si>
   <si>
     <t>곰두리 KNU 파스텔 키캡 열쇠고리 2구</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>아이보리</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>카키</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>베이지</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>브라운</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>네이비</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>곰두리 후드티 인형</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>B-07</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy&quot;년&quot;\ m&quot;월&quot;\ d&quot;일&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
@@ -1624,51 +1518,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J23"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="3.625" customWidth="1"/>
     <col min="10" max="10" width="28.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="30" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -1690,51 +1584,51 @@
       <c r="A3" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="54"/>
       <c r="E4" s="20" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="54"/>
       <c r="J4" s="44" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="24" customHeight="1" thickBot="1">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="55"/>
       <c r="C5" s="55"/>
       <c r="D5" s="56"/>
       <c r="E5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="57">
         <v>46023</v>
       </c>
       <c r="G5" s="57"/>
       <c r="H5" s="58"/>
       <c r="J5" s="45"/>
     </row>
     <row r="6" spans="1:10" ht="17.25" thickBot="1">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
@@ -1755,1191 +1649,899 @@
       </c>
       <c r="D7" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="37" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="45"/>
     </row>
     <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="12" t="str">
         <f>IF(B8="","",ROW()-7)</f>
         <v/>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="14" t="str">
-        <f>IFERROR(VLOOKUP(B8, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B8, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B8, 상품목록!$B$3:$D$41, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B8, 상품목록!$B$3:$D$24, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F8" s="15">
         <v>0</v>
       </c>
       <c r="G8" s="15" t="str">
         <f>IF(OR(E8="", F8=""), "", E8*F8)</f>
         <v/>
       </c>
       <c r="H8" s="16"/>
       <c r="J8" s="45"/>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="12" t="str">
         <f t="shared" ref="A9:A22" si="0">IF(B9="","",ROW()-7)</f>
         <v/>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B9, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B9, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B9, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B9, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="7" t="str">
         <f t="shared" ref="G9:G22" si="1">IF(OR(E9="", F9=""), "", E9*F9)</f>
         <v/>
       </c>
       <c r="H9" s="8"/>
       <c r="J9" s="45"/>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B10, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B10, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B10, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B10, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H10" s="8"/>
       <c r="J10" s="45"/>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B11, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B11, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B11, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B11, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H11" s="8"/>
       <c r="J11" s="45"/>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B12, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B12, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B12, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B12, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H12" s="8"/>
       <c r="J12" s="45"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B13, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B13, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B13, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B13, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H13" s="8"/>
       <c r="J13" s="45"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B14, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B14, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B14, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B14, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H14" s="8"/>
       <c r="J14" s="45"/>
     </row>
     <row r="15" spans="1:10" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A15" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B15, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B15, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B15, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B15, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H15" s="8"/>
       <c r="J15" s="46"/>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B16, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B16, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B16, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B16, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B17, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B17, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B17, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B17, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B18, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B18, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B18, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B18, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B19, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B19, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D19" s="13"/>
       <c r="E19" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B19, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B19, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B20, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B20, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B20, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B20, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B21, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B21, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B21, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B21, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="12" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="str">
-        <f>IFERROR(VLOOKUP(B22, 상품목록!$B$3:$E$91, 2, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B22, 상품목록!$B$3:$E$74, 2, FALSE), "")</f>
         <v/>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="15" t="str">
-        <f>IFERROR(VLOOKUP(B22, 상품목록!$B$3:$D$40, 3, FALSE), "")</f>
+        <f>IFERROR(VLOOKUP(B22, 상품목록!$B$3:$D$23, 3, FALSE), "")</f>
         <v/>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="1:8" ht="24" customHeight="1" thickBot="1">
       <c r="A23" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="51"/>
       <c r="C23" s="51"/>
       <c r="D23" s="52"/>
       <c r="E23" s="9">
         <f>SUM(E8:E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="9">
         <f>SUM(F8:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <f>SUM(G8:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="J4:J15"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="F5:H5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="2.875" style="22" customWidth="1"/>
     <col min="2" max="2" width="9" style="1"/>
     <col min="3" max="3" width="27.25" style="29" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="23" customWidth="1"/>
     <col min="5" max="9" width="10.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" s="22" customFormat="1" ht="17.25" thickBot="1">
       <c r="B1" s="1"/>
       <c r="C1" s="29"/>
       <c r="D1" s="23"/>
     </row>
     <row r="2" spans="2:9">
       <c r="B2" s="27" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="28" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="35" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="F2" s="35" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="G2" s="35" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H2" s="35" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="I2" s="38" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="2:9">
       <c r="B3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="24">
         <v>500</v>
       </c>
       <c r="E3" s="33" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="F3" s="33" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="25"/>
     </row>
     <row r="4" spans="2:9">
       <c r="B4" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="24">
         <v>1100</v>
       </c>
       <c r="E4" s="33" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="25"/>
     </row>
     <row r="5" spans="2:9">
       <c r="B5" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="24">
-        <v>2000</v>
-[...11 lines deleted...]
-      <c r="I5" s="25"/>
+        <v>1800</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="32"/>
     </row>
     <row r="6" spans="2:9">
       <c r="B6" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="31" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="24">
-        <v>1800</v>
-[...9 lines deleted...]
-      <c r="I6" s="32"/>
+        <v>700</v>
+      </c>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="25"/>
     </row>
     <row r="7" spans="2:9">
       <c r="B7" s="26" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="24">
-        <v>700</v>
+        <v>2200</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="25"/>
     </row>
     <row r="8" spans="2:9">
       <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="24">
-        <v>2200</v>
+        <v>3000</v>
       </c>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="25"/>
     </row>
     <row r="9" spans="2:9">
       <c r="B9" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="31" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="D9" s="24">
-        <v>3000</v>
-[...3 lines deleted...]
-      <c r="G9" s="33"/>
+        <v>16000</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>86</v>
+      </c>
       <c r="H9" s="33"/>
       <c r="I9" s="25"/>
     </row>
     <row r="10" spans="2:9">
       <c r="B10" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="24">
-        <v>16000</v>
-[...9 lines deleted...]
-      </c>
+        <v>2500</v>
+      </c>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="25"/>
     </row>
     <row r="11" spans="2:9">
       <c r="B11" s="26" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="31" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="24">
-        <v>2500</v>
-[...3 lines deleted...]
-      <c r="G11" s="33"/>
+        <v>22000</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>66</v>
+      </c>
       <c r="H11" s="33"/>
       <c r="I11" s="25"/>
     </row>
     <row r="12" spans="2:9">
       <c r="B12" s="26" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="31" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="D12" s="24">
-        <v>3000</v>
+        <v>19000</v>
       </c>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="33"/>
       <c r="H12" s="33"/>
       <c r="I12" s="25"/>
     </row>
     <row r="13" spans="2:9">
       <c r="B13" s="26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" s="24">
         <v>10000</v>
       </c>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="25"/>
     </row>
     <row r="14" spans="2:9">
       <c r="B14" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" s="31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" s="24">
-        <v>22000</v>
-[...9 lines deleted...]
-      </c>
+        <v>9000</v>
+      </c>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="25"/>
     </row>
     <row r="15" spans="2:9">
       <c r="B15" s="26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" s="24">
-        <v>19000</v>
+        <v>20000</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="33"/>
       <c r="H15" s="33"/>
       <c r="I15" s="25"/>
     </row>
     <row r="16" spans="2:9">
       <c r="B16" s="26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" s="24">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="F16" s="33"/>
+        <v>20000</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>59</v>
+      </c>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="25"/>
     </row>
     <row r="17" spans="2:9">
       <c r="B17" s="26" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="C17" s="31" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="D17" s="24">
-        <v>9000</v>
+        <v>19000</v>
       </c>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="25"/>
     </row>
     <row r="18" spans="2:9">
       <c r="B18" s="26" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="C18" s="31" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D18" s="24">
-        <v>20000</v>
+        <v>7900</v>
       </c>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="25"/>
     </row>
-    <row r="19" spans="2:9">
+    <row r="19" spans="2:9" s="22" customFormat="1">
       <c r="B19" s="26" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="C19" s="31" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="D19" s="24">
-        <v>20000</v>
+        <v>13000</v>
       </c>
       <c r="E19" s="33" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
       <c r="F19" s="33" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="G19" s="33"/>
+        <v>83</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>70</v>
+      </c>
       <c r="H19" s="33"/>
       <c r="I19" s="25"/>
     </row>
-    <row r="20" spans="2:9">
+    <row r="20" spans="2:9" ht="14.25" customHeight="1">
       <c r="B20" s="26" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C20" s="31" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D20" s="24">
-        <v>30300</v>
+        <v>4000</v>
       </c>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="33"/>
       <c r="H20" s="33"/>
       <c r="I20" s="25"/>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="26" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="C21" s="31" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D21" s="24">
-        <v>7900</v>
+        <v>5000</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="25"/>
     </row>
     <row r="22" spans="2:9">
       <c r="B22" s="26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C22" s="31" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D22" s="24">
-        <v>2800</v>
-[...2 lines deleted...]
-      <c r="F22" s="33"/>
+        <v>2500</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>69</v>
+      </c>
       <c r="G22" s="33"/>
       <c r="H22" s="33"/>
       <c r="I22" s="25"/>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="26" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C23" s="31" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D23" s="24">
-        <v>18000</v>
-[...68 lines deleted...]
-      <c r="D27" s="24">
         <v>4000</v>
       </c>
-      <c r="E27" s="33"/>
-[...86 lines deleted...]
-      <c r="B33" s="26" t="s">
+      <c r="E23" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="C33" s="31" t="s">
+      <c r="F23" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="D33" s="24">
-[...9 lines deleted...]
-      <c r="B34" s="26" t="s">
+      <c r="G23" s="33" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="31" t="s">
+      <c r="H23" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="D34" s="24">
-[...13 lines deleted...]
-      <c r="B35" s="26" t="s">
+      <c r="I23" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="C35" s="31" t="s">
-[...54 lines deleted...]
-      <c r="B38" s="26" t="s">
+    </row>
+    <row r="24" spans="2:9" ht="17.25" thickBot="1">
+      <c r="B24" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="C38" s="31" t="s">
+      <c r="C24" s="40" t="s">
         <v>81</v>
       </c>
-      <c r="D38" s="24">
-[...57 lines deleted...]
-      <c r="D41" s="41">
+      <c r="D24" s="41">
         <v>3000</v>
       </c>
-      <c r="E41" s="42"/>
-[...3 lines deleted...]
-      <c r="I41" s="43"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="43"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>이름 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>주문서</vt:lpstr>
       <vt:lpstr>상품목록</vt:lpstr>
       <vt:lpstr>A_01</vt:lpstr>
       <vt:lpstr>A_02</vt:lpstr>
-      <vt:lpstr>A_03</vt:lpstr>
       <vt:lpstr>A_04</vt:lpstr>
       <vt:lpstr>B_01</vt:lpstr>
       <vt:lpstr>B_02</vt:lpstr>
       <vt:lpstr>B_06</vt:lpstr>
       <vt:lpstr>E_08</vt:lpstr>
       <vt:lpstr>E_09</vt:lpstr>
-      <vt:lpstr>E_12</vt:lpstr>
-      <vt:lpstr>E_21</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>